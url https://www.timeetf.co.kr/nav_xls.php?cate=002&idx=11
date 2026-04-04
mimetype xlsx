--- v0 (2026-01-23)
+++ v1 (2026-04-04)
@@ -12,326 +12,332 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>일자</t>
   </si>
   <si>
     <t>기준가격(원)</t>
   </si>
   <si>
     <t>시장가격(원)</t>
   </si>
   <si>
     <t>과표기준가(원)</t>
   </si>
   <si>
     <t>등락률(%)</t>
   </si>
   <si>
     <t>종가(원)</t>
   </si>
   <si>
-    <t>2026.01.22</t>
-[...14 lines deleted...]
-    <t>18,229.59</t>
+    <t>2026.04.03</t>
+  </si>
+  <si>
+    <t>19,816.48</t>
+  </si>
+  <si>
+    <t>19,850.00</t>
+  </si>
+  <si>
+    <t>2026.04.02</t>
+  </si>
+  <si>
+    <t>19,135.64</t>
+  </si>
+  <si>
+    <t>19,130.00</t>
+  </si>
+  <si>
+    <t>10,178.65</t>
+  </si>
+  <si>
+    <t>2026.04.01</t>
+  </si>
+  <si>
+    <t>20,008.13</t>
+  </si>
+  <si>
+    <t>20,065.00</t>
+  </si>
+  <si>
+    <t>10,176.63</t>
+  </si>
+  <si>
+    <t>2026.03.31</t>
+  </si>
+  <si>
+    <t>18,265.24</t>
+  </si>
+  <si>
+    <t>18,245.00</t>
+  </si>
+  <si>
+    <t>10,177.02</t>
+  </si>
+  <si>
+    <t>2026.03.30</t>
+  </si>
+  <si>
+    <t>19,338.64</t>
+  </si>
+  <si>
+    <t>19,385.00</t>
+  </si>
+  <si>
+    <t>10,172.20</t>
+  </si>
+  <si>
+    <t>2026.03.27</t>
+  </si>
+  <si>
+    <t>19,944.43</t>
+  </si>
+  <si>
+    <t>19,890.00</t>
+  </si>
+  <si>
+    <t>10,149.85</t>
+  </si>
+  <si>
+    <t>2026.03.26</t>
+  </si>
+  <si>
+    <t>20,087.69</t>
+  </si>
+  <si>
+    <t>20,040.00</t>
+  </si>
+  <si>
+    <t>10,150.24</t>
+  </si>
+  <si>
+    <t>2026.03.25</t>
+  </si>
+  <si>
+    <t>20,828.46</t>
+  </si>
+  <si>
+    <t>20,820.00</t>
+  </si>
+  <si>
+    <t>10,150.65</t>
+  </si>
+  <si>
+    <t>2026.03.24</t>
+  </si>
+  <si>
+    <t>20,354.36</t>
+  </si>
+  <si>
+    <t>20,385.00</t>
   </si>
   <si>
     <t>10,151.07</t>
   </si>
   <si>
-    <t>2026.01.20</t>
-[...65 lines deleted...]
-    <t>17,325.00</t>
+    <t>2026.03.23</t>
+  </si>
+  <si>
+    <t>19,810.44</t>
+  </si>
+  <si>
+    <t>19,830.00</t>
+  </si>
+  <si>
+    <t>10,151.48</t>
+  </si>
+  <si>
+    <t>2026.03.20</t>
+  </si>
+  <si>
+    <t>21,208.06</t>
+  </si>
+  <si>
+    <t>21,270.00</t>
+  </si>
+  <si>
+    <t>10,152.72</t>
+  </si>
+  <si>
+    <t>2026.03.19</t>
+  </si>
+  <si>
+    <t>21,204.64</t>
+  </si>
+  <si>
+    <t>10,153.16</t>
+  </si>
+  <si>
+    <t>2026.03.18</t>
+  </si>
+  <si>
+    <t>21,841.77</t>
+  </si>
+  <si>
+    <t>21,750.00</t>
+  </si>
+  <si>
+    <t>10,153.59</t>
+  </si>
+  <si>
+    <t>2026.03.17</t>
+  </si>
+  <si>
+    <t>20,755.39</t>
+  </si>
+  <si>
+    <t>20,750.00</t>
+  </si>
+  <si>
+    <t>10,154.04</t>
+  </si>
+  <si>
+    <t>2026.03.16</t>
+  </si>
+  <si>
+    <t>20,645.45</t>
+  </si>
+  <si>
+    <t>20,660.00</t>
+  </si>
+  <si>
+    <t>10,154.44</t>
+  </si>
+  <si>
+    <t>2026.03.13</t>
+  </si>
+  <si>
+    <t>20,243.54</t>
+  </si>
+  <si>
+    <t>20,230.00</t>
+  </si>
+  <si>
+    <t>10,152.27</t>
+  </si>
+  <si>
+    <t>2026.03.12</t>
+  </si>
+  <si>
+    <t>20,618.13</t>
+  </si>
+  <si>
+    <t>20,625.00</t>
+  </si>
+  <si>
+    <t>10,152.66</t>
+  </si>
+  <si>
+    <t>2026.03.11</t>
+  </si>
+  <si>
+    <t>20,695.97</t>
+  </si>
+  <si>
+    <t>20,725.00</t>
+  </si>
+  <si>
+    <t>10,153.08</t>
+  </si>
+  <si>
+    <t>2026.03.10</t>
+  </si>
+  <si>
+    <t>20,424.06</t>
+  </si>
+  <si>
+    <t>20,475.00</t>
+  </si>
+  <si>
+    <t>10,153.49</t>
+  </si>
+  <si>
+    <t>2026.03.09</t>
+  </si>
+  <si>
+    <t>19,273.36</t>
+  </si>
+  <si>
+    <t>19,275.00</t>
   </si>
   <si>
     <t>10,153.89</t>
   </si>
   <si>
-    <t>2026.01.12</t>
-[...161 lines deleted...]
-    <t>10,127.79</t>
+    <t>2026.03.06</t>
+  </si>
+  <si>
+    <t>20,741.37</t>
+  </si>
+  <si>
+    <t>10,155.09</t>
+  </si>
+  <si>
+    <t>2026.03.05</t>
+  </si>
+  <si>
+    <t>20,738.81</t>
+  </si>
+  <si>
+    <t>10,155.50</t>
+  </si>
+  <si>
+    <t>2026.03.04</t>
+  </si>
+  <si>
+    <t>18,702.70</t>
+  </si>
+  <si>
+    <t>18,690.00</t>
+  </si>
+  <si>
+    <t>10,155.91</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF333333"/>
       <name val="Calibri"/>
@@ -671,54 +677,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F24"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:F24"/>
+      <selection activeCell="A1" sqref="A1:F25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="33">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1" t="s">
@@ -727,480 +733,500 @@
     </row>
     <row r="2" spans="1:6" customHeight="1" ht="33">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="30">
       <c r="A3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="2">
-        <v>0.32</v>
+        <v>3.56</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2">
+        <v>3.76</v>
+      </c>
+      <c r="F3" s="2">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="30">
       <c r="A4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="C4" s="2">
+        <v>-4.36</v>
+      </c>
+      <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="E4" s="2">
-        <v>1.56</v>
+        <v>-4.66</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6" customHeight="1" ht="30">
       <c r="A5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2">
-        <v>-1.47</v>
+        <v>9.54</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2">
-        <v>-1.45</v>
+        <v>9.98</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6" customHeight="1" ht="30">
       <c r="A6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="2">
-        <v>2.05</v>
+        <v>-5.55</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2">
-        <v>2.16</v>
+        <v>-5.88</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6" customHeight="1" ht="30">
       <c r="A7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="2">
-        <v>0.91</v>
+        <v>-3.04</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2">
-        <v>0.85</v>
+        <v>-2.54</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:6" customHeight="1" ht="30">
       <c r="A8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="2">
-        <v>1.5</v>
+        <v>-0.71</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2">
-        <v>1.64</v>
+        <v>-0.75</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:6" customHeight="1" ht="30">
       <c r="A9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="2">
-        <v>0.53</v>
+        <v>-3.56</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>0.52</v>
+        <v>-3.75</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="1" ht="30">
       <c r="A10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="2">
-        <v>1.81</v>
+        <v>2.33</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2">
-        <v>1.64</v>
+        <v>2.13</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="30">
       <c r="A11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="2">
-        <v>0.54</v>
+        <v>2.75</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2">
-        <v>0.74</v>
+        <v>2.8</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="30">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="2">
-        <v>1.88</v>
+        <v>-6.59</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2">
-        <v>2.17</v>
+        <v>-6.77</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="30">
       <c r="A13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="2">
-        <v>0.27</v>
+        <v>0.02</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2">
-        <v>-0.03</v>
+        <v>0.0</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="30">
       <c r="A14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="2">
-        <v>2.7</v>
+        <v>-2.92</v>
       </c>
       <c r="D14" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E14" s="2">
+        <v>-2.21</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="30">
       <c r="A15" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="C15" s="2">
+        <v>5.23</v>
+      </c>
+      <c r="D15" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="C15" s="2">
-[...2 lines deleted...]
-      <c r="D15" s="2" t="s">
+      <c r="E15" s="2">
+        <v>4.82</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:6" customHeight="1" ht="30">
       <c r="A16" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="B16" s="2" t="s">
+      <c r="C16" s="2">
+        <v>0.53</v>
+      </c>
+      <c r="D16" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="C16" s="2">
-[...2 lines deleted...]
-      <c r="D16" s="2" t="s">
+      <c r="E16" s="2">
+        <v>0.44</v>
+      </c>
+      <c r="F16" s="2" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:6" customHeight="1" ht="30">
       <c r="A17" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="C17" s="2">
+        <v>1.99</v>
+      </c>
+      <c r="D17" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="C17" s="2">
-[...2 lines deleted...]
-      <c r="D17" s="2" t="s">
+      <c r="E17" s="2">
+        <v>2.13</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:6" customHeight="1" ht="30">
       <c r="A18" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="B18" s="2" t="s">
+      <c r="C18" s="2">
+        <v>-1.82</v>
+      </c>
+      <c r="D18" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="C18" s="2">
-[...2 lines deleted...]
-      <c r="D18" s="2" t="s">
+      <c r="E18" s="2">
+        <v>-1.92</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:6" customHeight="1" ht="30">
       <c r="A19" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="B19" s="2" t="s">
+      <c r="C19" s="2">
+        <v>-0.38</v>
+      </c>
+      <c r="D19" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="C19" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="E19" s="2">
-        <v>0.94</v>
+        <v>-0.48</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:6" customHeight="1" ht="30">
       <c r="A20" s="2" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>73</v>
       </c>
       <c r="C20" s="2">
-        <v>3.11</v>
+        <v>1.33</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="2">
-        <v>2.93</v>
+        <v>1.22</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:6" customHeight="1" ht="30">
       <c r="A21" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="2">
-        <v>1.56</v>
+        <v>5.97</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E21" s="2">
-        <v>1.22</v>
+        <v>6.23</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:6" customHeight="1" ht="30">
       <c r="A22" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C22" s="2">
-        <v>-0.21</v>
+        <v>-7.08</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="2">
-        <v>-0.07</v>
+        <v>-7.0</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="23" spans="1:6" customHeight="1" ht="30">
       <c r="A23" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C23" s="2">
-        <v>-0.41</v>
+        <v>0.01</v>
       </c>
       <c r="D23" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E23" s="2">
+        <v>-0.12</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:6" customHeight="1" ht="30">
       <c r="A24" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B24" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="B24" s="2" t="s">
+      <c r="C24" s="2">
+        <v>10.89</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E24" s="2">
+        <v>11.02</v>
+      </c>
+      <c r="F24" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C24" s="2">
-[...2 lines deleted...]
-      <c r="D24" s="2" t="s">
+    </row>
+    <row r="25" spans="1:6" customHeight="1" ht="30">
+      <c r="A25" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="E24" s="2">
-[...2 lines deleted...]
-      <c r="F24" s="2" t="s">
+      <c r="B25" s="2" t="s">
         <v>91</v>
+      </c>
+      <c r="C25" s="2">
+        <v>-12.3</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="E25" s="2">
+        <v>-12.29</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="F1:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>