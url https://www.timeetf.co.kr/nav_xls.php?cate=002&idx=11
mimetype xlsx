--- v1 (2026-04-04)
+++ v2 (2026-06-11)
@@ -12,332 +12,320 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>일자</t>
   </si>
   <si>
     <t>기준가격(원)</t>
   </si>
   <si>
     <t>시장가격(원)</t>
   </si>
   <si>
     <t>과표기준가(원)</t>
   </si>
   <si>
     <t>등락률(%)</t>
   </si>
   <si>
     <t>종가(원)</t>
   </si>
   <si>
-    <t>2026.04.03</t>
-[...122 lines deleted...]
-    <t>21,270.00</t>
+    <t>2026.06.10</t>
+  </si>
+  <si>
+    <t>29,272.68</t>
+  </si>
+  <si>
+    <t>29,355.00</t>
+  </si>
+  <si>
+    <t>10,148.76</t>
+  </si>
+  <si>
+    <t>2026.06.09</t>
+  </si>
+  <si>
+    <t>30,694.91</t>
+  </si>
+  <si>
+    <t>30,805.00</t>
+  </si>
+  <si>
+    <t>10,149.41</t>
+  </si>
+  <si>
+    <t>2026.06.08</t>
+  </si>
+  <si>
+    <t>28,391.11</t>
+  </si>
+  <si>
+    <t>28,545.00</t>
+  </si>
+  <si>
+    <t>10,150.07</t>
+  </si>
+  <si>
+    <t>2026.06.05</t>
+  </si>
+  <si>
+    <t>30,844.80</t>
+  </si>
+  <si>
+    <t>31,145.00</t>
+  </si>
+  <si>
+    <t>10,152.05</t>
+  </si>
+  <si>
+    <t>2026.06.04</t>
+  </si>
+  <si>
+    <t>32,821.93</t>
+  </si>
+  <si>
+    <t>32,935.00</t>
   </si>
   <si>
     <t>10,152.72</t>
   </si>
   <si>
-    <t>2026.03.19</t>
-[...131 lines deleted...]
-    <t>10,155.91</t>
+    <t>2026.06.02</t>
+  </si>
+  <si>
+    <t>33,553.28</t>
+  </si>
+  <si>
+    <t>33,610.00</t>
+  </si>
+  <si>
+    <t>10,154.14</t>
+  </si>
+  <si>
+    <t>2026.06.01</t>
+  </si>
+  <si>
+    <t>34,053.08</t>
+  </si>
+  <si>
+    <t>34,360.00</t>
+  </si>
+  <si>
+    <t>10,154.87</t>
+  </si>
+  <si>
+    <t>2026.05.29</t>
+  </si>
+  <si>
+    <t>33,206.20</t>
+  </si>
+  <si>
+    <t>33,210.00</t>
+  </si>
+  <si>
+    <t>10,156.98</t>
+  </si>
+  <si>
+    <t>2026.05.28</t>
+  </si>
+  <si>
+    <t>31,939.04</t>
+  </si>
+  <si>
+    <t>32,010.00</t>
+  </si>
+  <si>
+    <t>10,157.68</t>
+  </si>
+  <si>
+    <t>2026.05.27</t>
+  </si>
+  <si>
+    <t>31,683.81</t>
+  </si>
+  <si>
+    <t>31,530.00</t>
+  </si>
+  <si>
+    <t>10,150.09</t>
+  </si>
+  <si>
+    <t>2026.05.26</t>
+  </si>
+  <si>
+    <t>30,917.28</t>
+  </si>
+  <si>
+    <t>30,995.00</t>
+  </si>
+  <si>
+    <t>10,150.74</t>
+  </si>
+  <si>
+    <t>2026.05.22</t>
+  </si>
+  <si>
+    <t>29,849.59</t>
+  </si>
+  <si>
+    <t>29,875.00</t>
+  </si>
+  <si>
+    <t>10,151.22</t>
+  </si>
+  <si>
+    <t>2026.05.21</t>
+  </si>
+  <si>
+    <t>29,604.04</t>
+  </si>
+  <si>
+    <t>29,650.00</t>
+  </si>
+  <si>
+    <t>10,151.84</t>
+  </si>
+  <si>
+    <t>2026.05.20</t>
+  </si>
+  <si>
+    <t>27,124.86</t>
+  </si>
+  <si>
+    <t>27,160.00</t>
+  </si>
+  <si>
+    <t>10,152.45</t>
+  </si>
+  <si>
+    <t>2026.05.19</t>
+  </si>
+  <si>
+    <t>27,289.52</t>
+  </si>
+  <si>
+    <t>27,380.00</t>
+  </si>
+  <si>
+    <t>10,153.00</t>
+  </si>
+  <si>
+    <t>2026.05.18</t>
+  </si>
+  <si>
+    <t>28,316.23</t>
+  </si>
+  <si>
+    <t>28,465.00</t>
+  </si>
+  <si>
+    <t>10,153.56</t>
+  </si>
+  <si>
+    <t>2026.05.15</t>
+  </si>
+  <si>
+    <t>28,153.80</t>
+  </si>
+  <si>
+    <t>28,365.00</t>
+  </si>
+  <si>
+    <t>10,155.28</t>
+  </si>
+  <si>
+    <t>2026.05.14</t>
+  </si>
+  <si>
+    <t>30,017.97</t>
+  </si>
+  <si>
+    <t>29,965.00</t>
+  </si>
+  <si>
+    <t>10,155.87</t>
+  </si>
+  <si>
+    <t>2026.05.13</t>
+  </si>
+  <si>
+    <t>29,838.97</t>
+  </si>
+  <si>
+    <t>29,870.00</t>
+  </si>
+  <si>
+    <t>10,156.50</t>
+  </si>
+  <si>
+    <t>2026.05.12</t>
+  </si>
+  <si>
+    <t>28,943.55</t>
+  </si>
+  <si>
+    <t>29,090.00</t>
+  </si>
+  <si>
+    <t>10,157.11</t>
+  </si>
+  <si>
+    <t>2026.05.11</t>
+  </si>
+  <si>
+    <t>29,790.53</t>
+  </si>
+  <si>
+    <t>29,835.00</t>
+  </si>
+  <si>
+    <t>10,157.41</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF333333"/>
       <name val="Calibri"/>
@@ -677,54 +665,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F25"/>
+  <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:F25"/>
+      <selection activeCell="A1" sqref="A1:F23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="33">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1" t="s">
@@ -733,500 +721,460 @@
     </row>
     <row r="2" spans="1:6" customHeight="1" ht="33">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="30">
       <c r="A3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="2">
-        <v>3.56</v>
+        <v>-4.63</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2">
-        <v>3.76</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>-4.71</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="30">
       <c r="A4" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C4" s="2">
-        <v>-4.36</v>
+        <v>8.11</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E4" s="2">
-        <v>-4.66</v>
+        <v>7.92</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6" customHeight="1" ht="30">
       <c r="A5" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C5" s="2">
-        <v>9.54</v>
+        <v>-7.95</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" s="2">
-        <v>9.98</v>
+        <v>-8.35</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6" customHeight="1" ht="30">
       <c r="A6" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6" s="2">
-        <v>-5.55</v>
+        <v>-6.02</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" s="2">
-        <v>-5.88</v>
+        <v>-5.43</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:6" customHeight="1" ht="30">
       <c r="A7" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C7" s="2">
-        <v>-3.04</v>
+        <v>-2.18</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" s="2">
-        <v>-2.54</v>
+        <v>-2.01</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:6" customHeight="1" ht="30">
       <c r="A8" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C8" s="2">
-        <v>-0.71</v>
+        <v>-1.47</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>-0.75</v>
+        <v>-2.18</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:6" customHeight="1" ht="30">
       <c r="A9" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C9" s="2">
-        <v>-3.56</v>
+        <v>2.55</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" s="2">
-        <v>-3.75</v>
+        <v>3.46</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="1" ht="30">
       <c r="A10" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C10" s="2">
-        <v>2.33</v>
+        <v>3.97</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E10" s="2">
-        <v>2.13</v>
+        <v>3.75</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="30">
       <c r="A11" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C11" s="2">
-        <v>2.75</v>
+        <v>0.81</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E11" s="2">
-        <v>2.8</v>
+        <v>1.52</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="30">
       <c r="A12" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C12" s="2">
-        <v>-6.59</v>
+        <v>2.48</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="2">
-        <v>-6.77</v>
+        <v>1.73</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="30">
       <c r="A13" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C13" s="2">
-        <v>0.02</v>
+        <v>3.58</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E13" s="2">
-        <v>0.0</v>
+        <v>3.75</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="30">
       <c r="A14" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C14" s="2">
-        <v>-2.92</v>
+        <v>0.83</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E14" s="2">
-        <v>-2.21</v>
+        <v>0.76</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="30">
       <c r="A15" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C15" s="2">
-        <v>5.23</v>
+        <v>9.14</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E15" s="2">
-        <v>4.82</v>
+        <v>9.17</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:6" customHeight="1" ht="30">
       <c r="A16" s="2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C16" s="2">
-        <v>0.53</v>
+        <v>-0.6</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E16" s="2">
-        <v>0.44</v>
+        <v>-0.8</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:6" customHeight="1" ht="30">
       <c r="A17" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C17" s="2">
-        <v>1.99</v>
+        <v>-3.63</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E17" s="2">
-        <v>2.13</v>
+        <v>-3.81</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:6" customHeight="1" ht="30">
       <c r="A18" s="2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C18" s="2">
-        <v>-1.82</v>
+        <v>0.58</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E18" s="2">
-        <v>-1.92</v>
+        <v>0.35</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:6" customHeight="1" ht="30">
       <c r="A19" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C19" s="2">
-        <v>-0.38</v>
+        <v>-6.21</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E19" s="2">
-        <v>-0.48</v>
+        <v>-5.34</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:6" customHeight="1" ht="30">
       <c r="A20" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C20" s="2">
-        <v>1.33</v>
+        <v>0.6</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E20" s="2">
-        <v>1.22</v>
+        <v>0.32</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="21" spans="1:6" customHeight="1" ht="30">
       <c r="A21" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C21" s="2">
-        <v>5.97</v>
+        <v>3.09</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E21" s="2">
-        <v>6.23</v>
+        <v>2.68</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="22" spans="1:6" customHeight="1" ht="30">
       <c r="A22" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C22" s="2">
-        <v>-7.08</v>
+        <v>-2.84</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E22" s="2">
-        <v>-7.0</v>
+        <v>-2.5</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:6" customHeight="1" ht="30">
       <c r="A23" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C23" s="2">
-        <v>0.01</v>
+        <v>4.06</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="E23" s="2">
-        <v>-0.12</v>
+        <v>3.72</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>86</v>
-[...18 lines deleted...]
-      <c r="F24" s="2" t="s">
         <v>89</v>
-      </c>
-[...18 lines deleted...]
-        <v>93</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="F1:F2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>