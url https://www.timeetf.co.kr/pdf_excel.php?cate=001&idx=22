--- v2 (2026-06-11)
+++ v3 (2026-10-30)
@@ -35,87 +35,87 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>종목코드</t>
   </si>
   <si>
     <t>종목명</t>
   </si>
   <si>
     <t>수량</t>
   </si>
   <si>
     <t>평가금액(원)</t>
   </si>
   <si>
     <t>비중(%)</t>
   </si>
   <si>
     <t>VT US EQUITY</t>
   </si>
   <si>
     <t>Vanguard Total World Stock ETF</t>
   </si>
   <si>
-    <t>178,269,517</t>
+    <t>158,701,554</t>
+  </si>
+  <si>
+    <t>ACWI US EQUITY</t>
+  </si>
+  <si>
+    <t>iShares MSCI ACWI ETF</t>
+  </si>
+  <si>
+    <t>158,356,900</t>
   </si>
   <si>
     <t>SPGM US EQUITY</t>
   </si>
   <si>
     <t>State Street SPDR Portfolio MSCI Global Stock Market ETF</t>
   </si>
   <si>
-    <t>1,358</t>
-[...11 lines deleted...]
-    <t>170,839,957</t>
+    <t>1,362</t>
+  </si>
+  <si>
+    <t>158,129,670</t>
   </si>
   <si>
     <t>URTH US EQUITY</t>
   </si>
   <si>
     <t>iShares MSCI World ETF</t>
   </si>
   <si>
-    <t>106,591,299</t>
+    <t>97,908,087</t>
   </si>
   <si>
     <t>현금</t>
   </si>
   <si>
-    <t>6,786,755</t>
+    <t>3,015,804</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF333333"/>
       <name val="Calibri"/>
@@ -495,123 +495,123 @@
     <row r="1" spans="1:5" customHeight="1" ht="33">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="30">
       <c r="A2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="2">
-        <v>758</v>
+        <v>750</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="2">
-        <v>28.01</v>
+        <v>27.55</v>
       </c>
     </row>
     <row r="3" spans="1:5" customHeight="1" ht="30">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="C3" s="2">
+        <v>744</v>
+      </c>
+      <c r="D3" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="2">
-        <v>27.33</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="4" spans="1:5" customHeight="1" ht="30">
       <c r="A4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="C4" s="2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>725</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2">
-        <v>26.84</v>
+        <v>27.45</v>
       </c>
     </row>
     <row r="5" spans="1:5" customHeight="1" ht="30">
       <c r="A5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="2">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2">
-        <v>16.75</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="6" spans="1:5" customHeight="1" ht="30">
       <c r="A6" s="2"/>
       <c r="B6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2">
-        <v>1.07</v>
+        <v>0.52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>